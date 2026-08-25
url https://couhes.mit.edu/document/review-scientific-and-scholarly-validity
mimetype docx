--- v0 (2026-03-19)
+++ v1 (2026-08-25)
@@ -1,54 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.ms-word.attachedToolbars"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="69858E5E" w14:textId="0D67E6DF" w:rsidR="007653DF" w:rsidRDefault="009B5640" w:rsidP="00494BA5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="067A3499" wp14:editId="2E3CEB37">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>227965</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28152</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="985520" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -158,51 +163,56 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">COUHES </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1A42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> #</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD4C896" w14:textId="194C189E" w:rsidR="009B5640" w:rsidRPr="009B5640" w:rsidRDefault="009B5640" w:rsidP="009B5640">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="009B5640" w:rsidRPr="009B5640" w:rsidSect="00167CD4">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="994" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="360" w:equalWidth="0">
             <w:col w:w="2160" w:space="360"/>
             <w:col w:w="5040" w:space="360"/>
             <w:col w:w="2160"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00504AFD">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00504AFD">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00504AFD">
         <w:fldChar w:fldCharType="separate"/>
@@ -392,102 +402,103 @@
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00357CE5" w:rsidRPr="00494BA5">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the research procedures the least risky procedures that can be performed consistent with sound research design? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007653DF" w14:paraId="5D3AA62A" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ECA981F" w14:textId="57C97580" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00494BA5" w:rsidP="00494BA5">
+          <w:p w14:paraId="1ECA981F" w14:textId="1F14077D" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00494BA5" w:rsidP="00494BA5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007653DF" w14:paraId="26590700" w14:textId="77777777" w:rsidTr="007D2762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2E058F59" w14:textId="77777777" w:rsidR="007653DF" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494BA5">
@@ -510,79 +521,79 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="406E5148" w14:textId="4AFDBAB0" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00494BA5" w:rsidP="00494BA5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C3B96" w14:paraId="2B8466E1" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6E937F38" w14:textId="77777777" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
             <w:r w:rsidRPr="00494BA5">
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00E23D9F" w:rsidRPr="00494BA5">
@@ -604,314 +615,340 @@
             <w:tcW w:w="10075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="116B8FFF" w14:textId="1AEA8719" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00494BA5" w:rsidP="00494BA5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007653DF" w14:paraId="0AEDCF52" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="525B12D1" w14:textId="77777777" w:rsidR="007653DF" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
+          <w:p w14:paraId="525B12D1" w14:textId="6CC84491" w:rsidR="007653DF" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
             <w:r w:rsidRPr="00494BA5">
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00E23D9F" w:rsidRPr="00494BA5">
-              <w:t xml:space="preserve"> Are there adequate resources (e.g. facilities, qualified staff, access to population that will allow recruitment of the requirement number of participants) to complete the study?</w:t>
+              <w:t xml:space="preserve"> Are there adequate resources (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF5056" w:rsidRPr="00494BA5">
+              <w:t>e.g.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23D9F" w:rsidRPr="00494BA5">
+              <w:t xml:space="preserve"> facilities, qualified staff, access to population that will allow recruitment of the requirement number of participants) to complete the study?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C3B96" w14:paraId="3EB1047B" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603725C6" w14:textId="7B879E78" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00494BA5" w:rsidP="00494BA5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C3B96" w14:paraId="7F46708A" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2805BD93" w14:textId="52EC5CB6" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
+          <w:p w14:paraId="2805BD93" w14:textId="59FB6E34" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="009C3B96" w:rsidP="00494BA5">
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00734A4C">
-              <w:t xml:space="preserve">For DoD sponsored or supported research involving Artificial Intelligence (AI), has the research considered the </w:t>
+              <w:t>For D</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF5056">
+              <w:t>epartment of War</w:t>
+            </w:r>
+            <w:r w:rsidR="00734A4C">
+              <w:t xml:space="preserve"> sponsored or supported research involving Artificial Intelligence (AI), has the research considered the </w:t>
             </w:r>
             <w:r w:rsidR="00183EE4" w:rsidRPr="00183EE4">
-              <w:t>ethical principles for AI included in the Deputy Secretary of Defense Memorandum, "</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">ethical principles for AI included in the Deputy Secretary of Defense </w:t>
+            </w:r>
+            <w:r w:rsidR="00426D7E">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00426D7E" w:rsidRPr="00426D7E">
+              <w:t>now Secretary of War)</w:t>
+            </w:r>
+            <w:r w:rsidR="00426D7E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00183EE4" w:rsidRPr="00183EE4">
+              <w:t>Memorandum, "</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00183EE4" w:rsidRPr="001A139B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Implementing Responsible Artificial Intelligence in the Department of Defense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00183EE4" w:rsidRPr="00183EE4">
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C3B96" w14:paraId="7230FD21" w14:textId="77777777" w:rsidTr="007D2762">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C584A8E" w14:textId="309B2283" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00734A4C" w:rsidP="00494BA5">
+          <w:p w14:paraId="4C584A8E" w14:textId="1DBFA0BA" w:rsidR="009C3B96" w:rsidRPr="00494BA5" w:rsidRDefault="00734A4C" w:rsidP="00494BA5">
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
-              <w:t xml:space="preserve"> N</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00494BA5">
+              <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00494BA5">
+            <w:r w:rsidR="00613568">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00494BA5">
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">/A                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00183EE4" w:rsidRPr="00494BA5" w14:paraId="30D6E952" w14:textId="77777777" w:rsidTr="00183EE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1117,125 +1154,135 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007653DF" w:rsidRPr="00CD4DB1" w:rsidSect="00167CD4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="994" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1010B4FC" w14:textId="77777777" w:rsidR="0087342A" w:rsidRDefault="0087342A">
+    <w:p w14:paraId="7E000E5B" w14:textId="77777777" w:rsidR="00613568" w:rsidRDefault="00613568">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37D4C970" w14:textId="77777777" w:rsidR="0087342A" w:rsidRDefault="0087342A">
+    <w:p w14:paraId="52EC8A5C" w14:textId="77777777" w:rsidR="00613568" w:rsidRDefault="00613568">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="041AE413" w14:textId="7DAA56AB" w:rsidR="00EE280C" w:rsidRPr="00A468DB" w:rsidRDefault="00A468DB" w:rsidP="0079067B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="624A0766" w14:textId="77777777" w:rsidR="00426D7E" w:rsidRDefault="00426D7E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="041AE413" w14:textId="6FC76979" w:rsidR="00EE280C" w:rsidRPr="00A468DB" w:rsidRDefault="00A468DB" w:rsidP="0079067B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B97A3C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00B97A3C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -1357,84 +1404,142 @@
     <w:r w:rsidRPr="00A468DB">
       <w:rPr>
         <w:smallCaps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>REVIEW OF SCIENTIFIC AND SCHOLARLY VALIDITY</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:smallCaps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0079067B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="00D26299">
+    <w:r w:rsidR="00426D7E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>July 2, 2025</w:t>
+      <w:t>August 21</w:t>
+    </w:r>
+    <w:r w:rsidR="00D26299">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00426D7E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1768C6A4" w14:textId="77777777" w:rsidR="00426D7E" w:rsidRDefault="00426D7E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6917ED72" w14:textId="77777777" w:rsidR="0087342A" w:rsidRDefault="0087342A">
+    <w:p w14:paraId="0813A3F9" w14:textId="77777777" w:rsidR="00613568" w:rsidRDefault="00613568">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67A5721C" w14:textId="77777777" w:rsidR="0087342A" w:rsidRDefault="0087342A">
+    <w:p w14:paraId="5B05E636" w14:textId="77777777" w:rsidR="00613568" w:rsidRDefault="00613568">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="366898E1" w14:textId="77777777" w:rsidR="00426D7E" w:rsidRDefault="00426D7E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3AEB5B75" w14:textId="77777777" w:rsidR="00426D7E" w:rsidRDefault="00426D7E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2D9B7D6B" w14:textId="77777777" w:rsidR="00426D7E" w:rsidRDefault="00426D7E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FFE11BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E80C9D0"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -1758,71 +1863,70 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5220"/>
         </w:tabs>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5940"/>
         </w:tabs>
         <w:ind w:left="5940" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1001397659">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1086193755">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1128007482">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001121B3"/>
     <w:rsid w:val="00004EC5"/>
     <w:rsid w:val="000451AA"/>
     <w:rsid w:val="00080AB7"/>
     <w:rsid w:val="000A0C6F"/>
@@ -1832,112 +1936,117 @@
     <w:rsid w:val="0013119B"/>
     <w:rsid w:val="00142DF4"/>
     <w:rsid w:val="00142F58"/>
     <w:rsid w:val="00144201"/>
     <w:rsid w:val="00154403"/>
     <w:rsid w:val="00167CD4"/>
     <w:rsid w:val="00175323"/>
     <w:rsid w:val="00183EE4"/>
     <w:rsid w:val="001A139B"/>
     <w:rsid w:val="002011C8"/>
     <w:rsid w:val="0020338E"/>
     <w:rsid w:val="002518C9"/>
     <w:rsid w:val="00253B47"/>
     <w:rsid w:val="00295C08"/>
     <w:rsid w:val="002C20D7"/>
     <w:rsid w:val="002D45A6"/>
     <w:rsid w:val="00307633"/>
     <w:rsid w:val="00313D8A"/>
     <w:rsid w:val="00336C78"/>
     <w:rsid w:val="0034147F"/>
     <w:rsid w:val="00357CE5"/>
     <w:rsid w:val="00376349"/>
     <w:rsid w:val="003A1C50"/>
     <w:rsid w:val="003B3DE2"/>
     <w:rsid w:val="003D6000"/>
+    <w:rsid w:val="00426D7E"/>
     <w:rsid w:val="00437656"/>
     <w:rsid w:val="0046098A"/>
     <w:rsid w:val="00491148"/>
     <w:rsid w:val="00494BA5"/>
     <w:rsid w:val="004955FF"/>
     <w:rsid w:val="004974C5"/>
     <w:rsid w:val="00503D7F"/>
     <w:rsid w:val="00554FFB"/>
     <w:rsid w:val="005B2163"/>
     <w:rsid w:val="005C121A"/>
     <w:rsid w:val="005D0925"/>
     <w:rsid w:val="005D3EF2"/>
     <w:rsid w:val="0061200C"/>
+    <w:rsid w:val="00613568"/>
     <w:rsid w:val="006251FA"/>
     <w:rsid w:val="006A34F3"/>
     <w:rsid w:val="006A498F"/>
     <w:rsid w:val="006B24F5"/>
     <w:rsid w:val="006B39FC"/>
+    <w:rsid w:val="006C12A5"/>
     <w:rsid w:val="006D52E5"/>
     <w:rsid w:val="00707386"/>
     <w:rsid w:val="007122B0"/>
     <w:rsid w:val="00717EEA"/>
     <w:rsid w:val="00734A4C"/>
     <w:rsid w:val="007653DF"/>
     <w:rsid w:val="00773AEF"/>
     <w:rsid w:val="00774A51"/>
     <w:rsid w:val="0079067B"/>
     <w:rsid w:val="007A43AC"/>
     <w:rsid w:val="007B3EBC"/>
     <w:rsid w:val="007B41E2"/>
     <w:rsid w:val="007B428C"/>
     <w:rsid w:val="007C6CDB"/>
     <w:rsid w:val="007D2762"/>
     <w:rsid w:val="007E6E56"/>
+    <w:rsid w:val="007F04B7"/>
     <w:rsid w:val="0080095A"/>
     <w:rsid w:val="00812F28"/>
     <w:rsid w:val="008264E2"/>
     <w:rsid w:val="00834835"/>
     <w:rsid w:val="00844B19"/>
     <w:rsid w:val="008451FD"/>
     <w:rsid w:val="00847D61"/>
     <w:rsid w:val="008652BF"/>
     <w:rsid w:val="0087342A"/>
     <w:rsid w:val="00883297"/>
     <w:rsid w:val="00892453"/>
     <w:rsid w:val="008D11E5"/>
     <w:rsid w:val="008D5399"/>
     <w:rsid w:val="008E6E57"/>
     <w:rsid w:val="008F20D3"/>
     <w:rsid w:val="0092369F"/>
     <w:rsid w:val="0097713B"/>
     <w:rsid w:val="009B04E0"/>
     <w:rsid w:val="009B5640"/>
     <w:rsid w:val="009C3B96"/>
     <w:rsid w:val="009D33CB"/>
     <w:rsid w:val="009E3C10"/>
     <w:rsid w:val="009F0A24"/>
     <w:rsid w:val="00A13900"/>
     <w:rsid w:val="00A13E62"/>
     <w:rsid w:val="00A468DB"/>
     <w:rsid w:val="00A87CEC"/>
     <w:rsid w:val="00AF1BF3"/>
+    <w:rsid w:val="00AF5056"/>
     <w:rsid w:val="00B46EBF"/>
     <w:rsid w:val="00B62546"/>
     <w:rsid w:val="00B806C0"/>
     <w:rsid w:val="00B85765"/>
     <w:rsid w:val="00BA0065"/>
     <w:rsid w:val="00BF55F6"/>
     <w:rsid w:val="00BF6F02"/>
     <w:rsid w:val="00C40804"/>
     <w:rsid w:val="00C72BE8"/>
     <w:rsid w:val="00C91EB0"/>
     <w:rsid w:val="00CD4DB1"/>
     <w:rsid w:val="00D12842"/>
     <w:rsid w:val="00D26299"/>
     <w:rsid w:val="00D27FB4"/>
     <w:rsid w:val="00D3212D"/>
     <w:rsid w:val="00D43BD8"/>
     <w:rsid w:val="00D479FF"/>
     <w:rsid w:val="00D620C7"/>
     <w:rsid w:val="00D628FF"/>
     <w:rsid w:val="00D85006"/>
     <w:rsid w:val="00DE4EC8"/>
     <w:rsid w:val="00E05C01"/>
     <w:rsid w:val="00E23D9F"/>
     <w:rsid w:val="00E465C2"/>
     <w:rsid w:val="00EE280C"/>
@@ -1960,51 +2069,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F66B00C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{27F1FF19-A0F9-45CC-A2C9-9B5283FF842D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -2512,82 +2621,91 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A139B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D26299"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00AF5056"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1249576746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/customizations.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/attachedToolbars" Target="attachedToolbars.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.defense.gov/2021/May/27/2002730593/-1/-1/0/IMPLEMENTING-RESPONSIBLE-ARTIFICIAL-INTELLIGENCE-IN-THE-DEPARTMENT-OF-DEFENSE.PDF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.defense.gov/2021/May/27/2002730593/-1/-1/0/IMPLEMENTING-RESPONSIBLE-ARTIFICIAL-INTELLIGENCE-IN-THE-DEPARTMENT-OF-DEFENSE.PDF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2809,75 +2927,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>271</Words>
-  <Characters>1548</Characters>
+  <Words>277</Words>
+  <Characters>1580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REVIEW OF SCIENTIFIC AND SCHOLARLY VALIDITY March 2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Massachusetts Institute of Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1816</CharactersWithSpaces>
+  <CharactersWithSpaces>1854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REVIEW OF SCIENTIFIC AND SCHOLARLY VALIDITY March 2024</dc:title>
   <dc:subject>REVIEW OF SCIENTIFIC AND SCHOLARLY VALIDITY</dc:subject>
   <dc:creator>COUHES</dc:creator>
   <cp:keywords>COUHES, IRB, Review, Human</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>